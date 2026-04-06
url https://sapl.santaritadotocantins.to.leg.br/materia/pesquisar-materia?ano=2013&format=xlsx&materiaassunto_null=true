--- v0 (2025-12-11)
+++ v1 (2026-04-06)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL-E</t>
   </si>
   <si>
     <t>Projeto de Lei - Executivo</t>
   </si>
   <si>
     <t>Neila Maria da Silva Morais</t>
   </si>
   <si>
-    <t>https://sapl.santaritadotocantins.to.leg.br/media/</t>
+    <t>http://sapl.santaritadotocantins.to.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RATIFICAÇÃO DA LEI DE PROTOCOLO DE INTENÇÕES PARA O CONSÓCIO INTERMUNICIPAL DE DESENVOLVIMENTO REGIONAL SUSTENTÁVEL DOS MUNICÍPIOS DO CENTRO OESTE DO TOCANTINS-CMCO.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Ver. Lobo</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. ARTHUR CAIRES MAIA, QUE SOLICITE AOS PRESIDENTES DAS EMPRESAS DE TRANSPORTES DE PASSAGEIROS TERRESTRES, QUE PASSAM PELO NOSSO MUNICÍPIO, NO SENTIDO CONSEGUIR PARA NOSSA CIDADE UM PONTO DE PARADA OBRIGATÓRIA. SOLICITA AINDA, A PARCERIA COM O GOVERNO DO ESTADO PARA CONSTRUÇÃO DE UM TERMINAL RODOVIÁRIO EM NOSSA CIDADE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -417,68 +417,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaritadotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaritadotocantins.to.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaritadotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaritadotocantins.to.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="2.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="45.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="44.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>